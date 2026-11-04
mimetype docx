--- v0 (2026-08-05)
+++ v1 (2026-11-04)
@@ -43,406 +43,399 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Kraków, dn. </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
           <w:alias w:val="Data"/>
           <w:tag w:val="Data"/>
           <w:id w:val="-750884569"/>
           <w:placeholder>
             <w:docPart w:val="A73A5BD564E34915B45D939C057ADB00"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w15:color w:val="FF6600"/>
           <w:date>
             <w:dateFormat w:val="d MMMM yyyy"/>
             <w:lid w:val="pl-PL"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00DF6B8B">
             <w:rPr>
               <w:rStyle w:val="Tekstzastpczy"/>
               <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             </w:rPr>
             <w:t>…………………………………</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00DF6B8B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> roku</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47EC95DD" w14:textId="77777777" w:rsidR="000C0A34" w:rsidRDefault="00A52CB8" w:rsidP="000C0A34">
+    <w:p w14:paraId="47EC95DD" w14:textId="77777777" w:rsidR="000C0A34" w:rsidRDefault="00000000" w:rsidP="000C0A34">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:alias w:val="Imię i nazwisko"/>
           <w:tag w:val="Imię i nazwisko"/>
           <w:id w:val="1927617065"/>
           <w:placeholder>
             <w:docPart w:val="62090D76742D452E9469376B93387998"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w15:color w:val="FF6600"/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000C0A34" w:rsidRPr="000C0A34">
             <w:rPr>
               <w:rStyle w:val="Tekstzastpczy"/>
               <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>………………………………………………………</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="44EA6F04" w14:textId="37A9D654" w:rsidR="000C0A34" w:rsidRPr="000C0A34" w:rsidRDefault="000C0A34" w:rsidP="000C0A34">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C0A34">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>imię i nazwisko osoby wnioskującej</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C1FD599" w14:textId="77777777" w:rsidR="000C0A34" w:rsidRDefault="00A52CB8" w:rsidP="000C0A34">
+    <w:p w14:paraId="7C1FD599" w14:textId="77777777" w:rsidR="000C0A34" w:rsidRDefault="00000000" w:rsidP="000C0A34">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:alias w:val="Numer albumu studenta lub numer PESEL"/>
           <w:tag w:val="Numer albumu studenta lub numer PESEL"/>
           <w:id w:val="436732655"/>
           <w:placeholder>
             <w:docPart w:val="E4140AA07FF64A3F8D43EC25446E510D"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w15:color w:val="FF6600"/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000C0A34" w:rsidRPr="000C0A34">
             <w:rPr>
               <w:rStyle w:val="Tekstzastpczy"/>
               <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>………………………………………………………</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="70B1C1B8" w14:textId="18CFEF66" w:rsidR="000C0A34" w:rsidRPr="000C0A34" w:rsidRDefault="000C0A34" w:rsidP="000C0A34">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C0A34">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>numer albumu studenta lub numer PESEL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="152EC9A1" w14:textId="77777777" w:rsidR="000C0A34" w:rsidRDefault="00A52CB8" w:rsidP="000C0A34">
+    <w:p w14:paraId="152EC9A1" w14:textId="77777777" w:rsidR="000C0A34" w:rsidRDefault="00000000" w:rsidP="000C0A34">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:alias w:val="Kierunek studiów"/>
           <w:tag w:val="Kierunek studiów"/>
           <w:id w:val="1916823513"/>
           <w:placeholder>
             <w:docPart w:val="73CA46AF1E5E467889CF56B8A4203643"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w15:color w:val="FF6600"/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000C0A34" w:rsidRPr="000C0A34">
             <w:rPr>
               <w:rStyle w:val="Tekstzastpczy"/>
               <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>………………………………………………………</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="6E61A4CE" w14:textId="29C567E0" w:rsidR="000C0A34" w:rsidRDefault="000C0A34" w:rsidP="000C0A34">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C0A34">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>kierunek studiów</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63DDCD1B" w14:textId="77777777" w:rsidR="00AC5886" w:rsidRDefault="00A52CB8" w:rsidP="00AC5886">
+    <w:p w14:paraId="63DDCD1B" w14:textId="77777777" w:rsidR="00AC5886" w:rsidRDefault="00000000" w:rsidP="00AC5886">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:alias w:val="Adres korespondencyjny"/>
           <w:tag w:val="Adres korespondencyjny"/>
           <w:id w:val="-651676888"/>
           <w:placeholder>
             <w:docPart w:val="901300016C484A23869225CDDEB0CF94"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w15:color w:val="FF6600"/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00AC5886" w:rsidRPr="000C0A34">
             <w:rPr>
               <w:rStyle w:val="Tekstzastpczy"/>
               <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>………………………………………………………</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="0108975B" w14:textId="593AF6E0" w:rsidR="00AC5886" w:rsidRPr="000C0A34" w:rsidRDefault="00AC5886" w:rsidP="000C0A34">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>adres korespondencyjny</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50B2C09C" w14:textId="77777777" w:rsidR="000C0A34" w:rsidRDefault="00A52CB8" w:rsidP="000C0A34">
+    <w:p w14:paraId="50B2C09C" w14:textId="77777777" w:rsidR="000C0A34" w:rsidRDefault="00000000" w:rsidP="000C0A34">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:alias w:val="Numer telefonu kontaktowego"/>
           <w:tag w:val="Numer telefonu kontaktowego"/>
           <w:id w:val="1193725768"/>
           <w:placeholder>
             <w:docPart w:val="67EE601ABB1D44F58E760F75C4C3D2C7"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w15:color w:val="FF6600"/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000C0A34" w:rsidRPr="000C0A34">
             <w:rPr>
               <w:rStyle w:val="Tekstzastpczy"/>
               <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>………………………………………………………</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="32FC6182" w14:textId="1394DB6E" w:rsidR="000C0A34" w:rsidRPr="000C0A34" w:rsidRDefault="000C0A34" w:rsidP="000C0A34">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C0A34">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>numer telefonu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="246789D2" w14:textId="77777777" w:rsidR="000C0A34" w:rsidRDefault="00A52CB8" w:rsidP="000C0A34">
+    <w:p w14:paraId="246789D2" w14:textId="77777777" w:rsidR="000C0A34" w:rsidRDefault="00000000" w:rsidP="000C0A34">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:alias w:val="Adres e-mail"/>
           <w:tag w:val="Adres e-mail"/>
           <w:id w:val="1563762357"/>
           <w:placeholder>
             <w:docPart w:val="097371709CE748BDA8F245E6ACCEB6B4"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w15:color w:val="FF6600"/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000C0A34" w:rsidRPr="000C0A34">
             <w:rPr>
               <w:rStyle w:val="Tekstzastpczy"/>
               <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>………………………………………………………</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="1EB5CDFF" w14:textId="2096A0CF" w:rsidR="000C0A34" w:rsidRDefault="000C0A34" w:rsidP="000C0A34">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri Light" w:hAnsi="Aptos"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
@@ -664,51 +657,50 @@
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
           <w:alias w:val="Instytut"/>
           <w:tag w:val="Instytut"/>
           <w:id w:val="500249657"/>
           <w:placeholder>
             <w:docPart w:val="A4D93359ED8A4E119AFAFF306E7C1A49"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w15:color w:val="FF6600"/>
           <w:dropDownList>
             <w:listItem w:value="Wybierz element."/>
             <w:listItem w:displayText="Dziennikarstwa, Mediów i Komunikacji Społecznej" w:value="Dziennikarstwa, Mediów i Komunikacji Społecznej"/>
             <w:listItem w:displayText="Ekonomii, Finansów i Zarządzania" w:value="Ekonomii, Finansów i Zarządzania"/>
             <w:listItem w:displayText="Kultury" w:value="Kultury"/>
             <w:listItem w:displayText="Przedsiębiorczości" w:value="Przedsiębiorczości"/>
             <w:listItem w:displayText="Psychologii Stosowanej" w:value="Psychologii Stosowanej"/>
             <w:listItem w:displayText="Spraw Publicznych" w:value="Spraw Publicznych"/>
             <w:listItem w:displayText="Studiów Informacyjnych" w:value="Studiów Informacyjnych"/>
             <w:listItem w:displayText="Sztuk Audiowizualnych" w:value="Sztuk Audiowizualnych"/>
           </w:dropDownList>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00406C84">
             <w:rPr>
               <w:rStyle w:val="Tekstzastpczy"/>
               <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             </w:rPr>
             <w:t>Wybierz nazwę instytutu z listy.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00406C84">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wydziału</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zarządzania i Komunikacji Społecznej: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -1188,74 +1180,73 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri Light" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk189821349"/>
       <w:r w:rsidRPr="00703494">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri Light" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Uzasadnienie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri Light" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> dla wniosku</w:t>
       </w:r>
       <w:r w:rsidRPr="00703494">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri Light" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52B26324" w14:textId="77777777" w:rsidR="003B0AAA" w:rsidRPr="00703494" w:rsidRDefault="00A52CB8" w:rsidP="003B0AAA">
+    <w:p w14:paraId="52B26324" w14:textId="77777777" w:rsidR="003B0AAA" w:rsidRPr="00703494" w:rsidRDefault="00000000" w:rsidP="003B0AAA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="-108"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri Light" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           </w:rPr>
           <w:alias w:val="Treść uzasadnienia"/>
           <w:tag w:val="Treść uzasadnienia"/>
           <w:id w:val="839820555"/>
           <w:placeholder>
             <w:docPart w:val="4274AE6F7A8E4619B541B23C589B8661"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w15:color w:val="FF6600"/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003B0AAA" w:rsidRPr="00C95A0C">
             <w:rPr>
               <w:rStyle w:val="Tekstzastpczy"/>
               <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             </w:rPr>
             <w:t>……………………</w:t>
           </w:r>
           <w:r w:rsidR="003B0AAA">
             <w:rPr>
               <w:rStyle w:val="Tekstzastpczy"/>
               <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             </w:rPr>
             <w:t>…</w:t>
           </w:r>
           <w:r w:rsidR="003B0AAA" w:rsidRPr="00C95A0C">
             <w:rPr>
               <w:rStyle w:val="Tekstzastpczy"/>
               <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             </w:rPr>
             <w:t>………</w:t>
           </w:r>
           <w:r w:rsidR="003B0AAA">
             <w:rPr>
               <w:rStyle w:val="Tekstzastpczy"/>
@@ -1681,134 +1672,132 @@
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:bCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B81F04" w:rsidRPr="007D7860" w:rsidSect="000C0A34">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F08C1CA" w14:textId="77777777" w:rsidR="000C0A34" w:rsidRDefault="000C0A34" w:rsidP="000C0A34">
+    <w:p w14:paraId="6DE5EEFB" w14:textId="77777777" w:rsidR="001F5D6E" w:rsidRDefault="001F5D6E" w:rsidP="000C0A34">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07808F8A" w14:textId="77777777" w:rsidR="000C0A34" w:rsidRDefault="000C0A34" w:rsidP="000C0A34">
+    <w:p w14:paraId="1810FC7F" w14:textId="77777777" w:rsidR="001F5D6E" w:rsidRDefault="001F5D6E" w:rsidP="000C0A34">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:id w:val="2069452306"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:id w:val="1728636285"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:bookmarkStart w:id="2" w:name="_Hlk189808145" w:displacedByCustomXml="prev"/>
           <w:p w14:paraId="5E269D2D" w14:textId="735E90EE" w:rsidR="00F23BDF" w:rsidRPr="00F23BDF" w:rsidRDefault="000C0A34" w:rsidP="00F23BDF">
             <w:pPr>
               <w:pStyle w:val="Stopka"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1680"/>
                 <w:tab w:val="center" w:pos="4873"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23BDF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Wypełnij w edytorze tekstu wszystkie pola, a następnie wydrukuj dwustronnie. </w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
@@ -2114,113 +2103,116 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="000C0A34">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>WZKS – III 2025</w:t>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38A81BB9" w14:textId="77777777" w:rsidR="000C0A34" w:rsidRDefault="000C0A34" w:rsidP="000C0A34">
+    <w:p w14:paraId="091BAD04" w14:textId="77777777" w:rsidR="001F5D6E" w:rsidRDefault="001F5D6E" w:rsidP="000C0A34">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26006FE2" w14:textId="77777777" w:rsidR="000C0A34" w:rsidRDefault="000C0A34" w:rsidP="000C0A34">
+    <w:p w14:paraId="13BAAADD" w14:textId="77777777" w:rsidR="001F5D6E" w:rsidRDefault="001F5D6E" w:rsidP="000C0A34">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="170"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="GC3OCTSwV6JDCamlococ+fSPLur3ulUwp1XMnzJdnt2ohe5JoP7n5Cjnc/qz443JSQ0az0U0EHvGEdTDyzW8YQ==" w:salt="9aSNcQ5YW1M8J+L1IFhFaw=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000C0A34"/>
     <w:rsid w:val="000772EF"/>
     <w:rsid w:val="000A5AD8"/>
     <w:rsid w:val="000C0A34"/>
     <w:rsid w:val="000C5EC7"/>
+    <w:rsid w:val="00167CCF"/>
     <w:rsid w:val="0019170C"/>
     <w:rsid w:val="001A3F4F"/>
     <w:rsid w:val="001C512D"/>
+    <w:rsid w:val="001F5D6E"/>
     <w:rsid w:val="002170DE"/>
     <w:rsid w:val="00217710"/>
     <w:rsid w:val="002969C6"/>
     <w:rsid w:val="002B5C92"/>
     <w:rsid w:val="002F0C5C"/>
+    <w:rsid w:val="003A0228"/>
     <w:rsid w:val="003B0AAA"/>
     <w:rsid w:val="00404024"/>
     <w:rsid w:val="00406C84"/>
     <w:rsid w:val="00455239"/>
     <w:rsid w:val="00485EC5"/>
     <w:rsid w:val="00496A64"/>
     <w:rsid w:val="004C6793"/>
     <w:rsid w:val="00546674"/>
     <w:rsid w:val="00576694"/>
     <w:rsid w:val="005E4B0C"/>
     <w:rsid w:val="006C0D7F"/>
     <w:rsid w:val="006C3522"/>
     <w:rsid w:val="00703494"/>
     <w:rsid w:val="007076A3"/>
     <w:rsid w:val="007C3692"/>
     <w:rsid w:val="007D1D9E"/>
     <w:rsid w:val="007D7860"/>
     <w:rsid w:val="007F05CD"/>
     <w:rsid w:val="007F49F1"/>
     <w:rsid w:val="00811443"/>
     <w:rsid w:val="00856A74"/>
     <w:rsid w:val="009008A6"/>
     <w:rsid w:val="009215A6"/>
     <w:rsid w:val="00934765"/>
     <w:rsid w:val="009409CF"/>
@@ -2245,53 +2237,53 @@
     <w:rsid w:val="00DF6B8B"/>
     <w:rsid w:val="00E20304"/>
     <w:rsid w:val="00E668B1"/>
     <w:rsid w:val="00EC1899"/>
     <w:rsid w:val="00F23BDF"/>
     <w:rsid w:val="00F26B4F"/>
     <w:rsid w:val="00F4522D"/>
     <w:rsid w:val="00FC1604"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4C403808"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4D5ACC44-E5B0-40BB-9C64-FE20F086FDE6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -3726,91 +3718,93 @@
           </w:r>
           <w:r w:rsidRPr="00C95A0C">
             <w:rPr>
               <w:rStyle w:val="Tekstzastpczy"/>
               <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             </w:rPr>
             <w:t>…………………………………………………………………………………………………………</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001F0478"/>
+    <w:rsid w:val="00167CCF"/>
     <w:rsid w:val="001F0478"/>
     <w:rsid w:val="00283841"/>
     <w:rsid w:val="004C6793"/>
+    <w:rsid w:val="006D4672"/>
     <w:rsid w:val="00811443"/>
     <w:rsid w:val="00B35DDD"/>
     <w:rsid w:val="00C10A7A"/>
     <w:rsid w:val="00E5185B"/>
     <w:rsid w:val="00F26B4F"/>
     <w:rsid w:val="00FF2E3D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>